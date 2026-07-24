--- v0 (2026-05-17)
+++ v1 (2026-07-24)
@@ -648,52 +648,52 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:D34"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="C5" sqref="C5"/>
+      <pane ySplit="1" topLeftCell="A28" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:A34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="31.08984375" style="2" customWidth="1"/>
     <col min="2" max="2" width="17.36328125" style="2" customWidth="1"/>
     <col min="3" max="3" width="63.36328125" style="2" customWidth="1"/>
     <col min="4" max="4" width="74" style="2" customWidth="1"/>
     <col min="5" max="16384" width="8.7265625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="29.5" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A1" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>81</v>
       </c>
     </row>
@@ -1039,135 +1039,135 @@
       </c>
       <c r="B26" s="3" t="s">
         <v>56</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>78</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="27" spans="1:4" ht="58.5" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A27" s="3" t="s">
         <v>52</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>57</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>58</v>
       </c>
       <c r="D27" s="3" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="28" spans="1:4" ht="58.5" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="28" spans="1:4" ht="44" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A28" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>72</v>
       </c>
       <c r="D28" s="3" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="29" spans="1:4" ht="58.5" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A29" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>73</v>
       </c>
       <c r="D29" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="30" spans="1:4" ht="58.5" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="30" spans="1:4" ht="44" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A30" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>45</v>
       </c>
       <c r="D30" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="31" spans="1:4" ht="58.5" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="31" spans="1:4" ht="44" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A31" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>46</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>47</v>
       </c>
       <c r="D31" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="32" spans="1:4" ht="58.5" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="32" spans="1:4" ht="44" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A32" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>48</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>74</v>
       </c>
       <c r="D32" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="33" spans="1:4" ht="58.5" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="33" spans="1:4" ht="44" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A33" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>49</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>75</v>
       </c>
       <c r="D33" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="34" spans="1:4" ht="58.5" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="34" spans="1:4" ht="44" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A34" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>51</v>
       </c>
       <c r="D34" s="3" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:D34">
     <sortCondition ref="A2:A34"/>
   </sortState>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>